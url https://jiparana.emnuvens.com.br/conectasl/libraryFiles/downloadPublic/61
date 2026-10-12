--- v0 (2025-10-13)
+++ v1 (2026-10-12)
@@ -1,1055 +1,1125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B52E26" w:rsidRDefault="00B52E26">
+    <w:p w14:paraId="3DB20E91" w14:textId="77777777" w:rsidR="00120E69" w:rsidRDefault="00120E69">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00686D49">
+    <w:p w14:paraId="3FA78BB2" w14:textId="529BCA70" w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>TEMPLATE - RELATO DE EXPERIÊNCIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00992A82">
+    <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00992A82">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
+    <w:p w14:paraId="3D13EC48" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tutoriais para estudantes do curso de nutrição que prestam exame extraordinário na disciplina de Nutrigenômica: Um</w:t>
       </w:r>
       <w:r w:rsidR="00686D49" w:rsidRPr="00686D49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> relato de experiência</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00992A82" w:rsidP="00686D49">
+    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00992A82" w:rsidRDefault="00992A82" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
+    <w:p w14:paraId="5FD422A6" w14:textId="77777777" w:rsidR="001A127B" w:rsidRPr="00FB7112" w:rsidRDefault="001A127B" w:rsidP="001A127B">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...67 lines deleted...]
-        <w:t>4</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB7112">
+        <w:t>João da Silva¹, Maria Oliveira², Ana Pereira³</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00992A82" w:rsidP="00686D49">
+    <w:p w14:paraId="68421783" w14:textId="77777777" w:rsidR="001A127B" w:rsidRPr="00FB7112" w:rsidRDefault="001A127B" w:rsidP="001A127B">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
+    <w:p w14:paraId="4A8CFB4B" w14:textId="77777777" w:rsidR="001A127B" w:rsidRPr="00FB7112" w:rsidRDefault="001A127B" w:rsidP="001A127B">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...15 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00686D49">
-[...3 lines deleted...]
-        <w:t>Paraná,  RO</w:t>
+      <w:r w:rsidRPr="00FB7112">
+        <w:t>¹Acadêmico</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00686D49">
-[...3 lines deleted...]
-        <w:t>, Brasil. E-mail: xxxxxxxxxxx@gmail.com</w:t>
+      <w:r w:rsidRPr="00FB7112">
+        <w:t xml:space="preserve">(a) do curso de Medicina – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:t>Afya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:t xml:space="preserve"> Centro Universitário de Ji-Paraná, Ji-Paraná, Rondônia, Brasil.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
+    <w:p w14:paraId="1D914C02" w14:textId="77777777" w:rsidR="001A127B" w:rsidRPr="00FB7112" w:rsidRDefault="001A127B" w:rsidP="001A127B">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00686D49">
-[...3 lines deleted...]
-        <w:t>Paraná,  RO</w:t>
+      <w:r w:rsidRPr="00FB7112">
+        <w:t>²Acadêmico</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00686D49">
-[...3 lines deleted...]
-        <w:t>, Brasil. E-mail: xxxxxxxxxxx@gmail.com</w:t>
+      <w:r w:rsidRPr="00FB7112">
+        <w:t xml:space="preserve">(a) do curso de Medicina Veterinária – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:t>Afya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:t xml:space="preserve"> Centro Universitário de Ji-Paraná, Ji-Paraná, Rondônia, Brasil.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
+    <w:p w14:paraId="6A1DA172" w14:textId="77777777" w:rsidR="001A127B" w:rsidRDefault="001A127B" w:rsidP="001A127B">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:t>³Docente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:t xml:space="preserve"> orientador(a) do curso de Medicina – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:t>Afya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:t xml:space="preserve"> Centro Universitário de Ji-Paraná, Ji-Paraná, Rondônia, Brasil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E258DAA" w14:textId="77777777" w:rsidR="001A127B" w:rsidRPr="00686D49" w:rsidRDefault="001A127B" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00686D49">
-[...20 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00992A82" w:rsidP="00686D49">
+    <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00992A82" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="2939CD53" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Resumo:</w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>O resumo deverá conter no mínimo de 250 e máximo de 300 palavras apresentando de forma concisa e em um único parágrafo. D</w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:t xml:space="preserve">eve conter o tema do trabalho, uma breve apresentação da experiência e os objetivos. </w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Times New Roman tamanho 10, espaço simples.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="4E4F552D" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Palavras-Chave</w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>: mínimo três e no máximo cinco, separadas por ponto. Espaçamento simples entre linhas. Arial tamanho 10 e espaço simples.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="58989F1A" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract ou Resumen: </w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Tradução na íntegra do resumo em português para o inglês ou espanhol. Arial tamanho 10, espaço simples.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="444CF134" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Keywords ou Palabras clave</w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>: Keyword 1. Keyword 2. Keyword 3. Keyword 4. Keyword 5. É necessário utilizar no mínimo três e no máximo cinco palavras-chave, separadas por ponto. Times New Roman tamanho 10, espaço simples.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="28E8BE6E" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Introdução</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="61C27A2D" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:t>A introdução deve contextualizar o tema do trabalho, uma sucinta apresentação da experiência vivenciada. Breve apresentação teórica (referencial utilizado), os objetivos e a justificativa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="22C1F6C3" w14:textId="754C6550" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Método</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="001A127B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>etodologia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="6A7BBD3B" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">O tópico Método de um relato de experiência é fundamental para descrever de maneira clara como a experiência foi realizada, permitindo que os leitores compreendam o processo seguido e possam avaliar a eficácia das ações. </w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="3DA9F24D" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apresente o cenário em que a experiência ocorreu: Fale sobre o ambiente, a instituição ou o grupo de pessoas envolvidas. Se a experiência foi realizada em uma escola, hospital, empresa, ou comunidade, descreva brevemente essas condições. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="57DECE56" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Justifique o contexto: Explique por que esse contexto foi escolhido para a experiência e como ele contribui para o alcance dos objetivos do relato.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="0E2CACE5" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Relato de Experiência</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="7A8F3A25" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Dicas para a escrita do relato de experiência</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="01B7C9E5" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Apresentação do contexto</w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:t>: Explique o cenário em que a experiência ocorreu. Descreva o ambiente (como o local, a equipe envolvida, o contexto cultural, social ou acadêmico).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="10912C90" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Passos ou ações realizadas</w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:t xml:space="preserve">: Apresente as ações, tarefas ou atividades que foram realizadas durante a experiência. Seja claro e detalhado, mas sem se aprofundar em excessos. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="555BC808" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Desafios e problemas enfrentados</w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:t xml:space="preserve">: Relate os obstáculos que surgiram ao longo da experiência. Como foram superados? Isso ajuda a mostrar a evolução da vivência. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="22166FC9" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Metodologias ou ferramentas utilizadas</w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:t xml:space="preserve">: Caso tenha utilizado métodos, técnicas ou ferramentas específicas (como questionários, entrevistas, observações), mencione-as brevemente. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="304D4E01" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Participantes</w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:t>: Se for relevante, inclua informações sobre os outros envolvidos na experiência, como colegas, supervisores ou grupos de pessoas com os quais você interagiu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="57A7176A" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Considerações Finais </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="0C630EEF" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>As considerações finais de um relato de experiência é onde você deve fazer uma síntese dos principais resultados e reflexões sobre a experiência vivida. É o momento de destacar os aprendizados, avaliar os objetivos atingidos e sugerir possíveis aplicações ou melhorias para futuras experiências.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
+    <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="00686D49" w:rsidRPr="00686D49" w:rsidRDefault="00686D49" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
+    <w:p w14:paraId="0B8DDBB6" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="111111"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>Referências</w:t>
       </w:r>
       <w:r w:rsidR="00686D49" w:rsidRPr="00686D49">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00686D49" w:rsidRPr="00686D49">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>(de acordo com as normas da ABNT)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
+    <w:p w14:paraId="18E11B18" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00686D49">
+      <w:r w:rsidRPr="00120E69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">ALEXANDRESCU, D. T. Melanoma costs: a dynamic model comparing estimated overall c osts of various clinical stages. </w:t>
+        <w:t xml:space="preserve">ALEXANDRESCU, D. T. Melanoma costs: a dynamic model comparing estimated overall c </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>osts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of various clinical stages. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Dermatology Online Journal</w:t>
+        <w:t>Dermatology</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00686D49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Online </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00686D49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, [</w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s. l.</w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">], v. 15, n. 11, p. 1, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Nov.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2009. Disponível em: http://dermatology.cdlib.org/1511/originals/melanoma_costs/alexandrescu.html. Acesso em: 3 nov. 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00992A82" w:rsidP="00686D49">
+    <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00992A82" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
+    <w:p w14:paraId="76170756" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rStyle w:val="nfaseSutil"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ALVES, Castro. Navio negreiro. Rio de Janeiro: Record, 2000. </w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>p. 107.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00992A82" w:rsidP="00686D49">
+    <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00992A82" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
+    <w:p w14:paraId="4A73A5EA" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00120E69" w:rsidRDefault="00000000" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rStyle w:val="nfaseSutil"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>ALVES, Castro. Navio Negreiro. [S.l.]: Virtual Books, 2000. Disponível em: &lt;http:www.terra.com.br/virtualbooks/freebook/port/Lport2/navionegreiro.htm&gt;. Acesso em: 10 jan. 2002.</w:t>
+        <w:t xml:space="preserve">ALVES, Castro. Navio Negreiro. [S.l.]: Virtual Books, 2000. Disponível em: &lt;http:www.terra.com.br/virtualbooks/freebook/port/Lport2/navionegreiro.htm&gt;. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rStyle w:val="nfaseSutil"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Acesso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rStyle w:val="nfaseSutil"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rStyle w:val="nfaseSutil"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rStyle w:val="nfaseSutil"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rStyle w:val="nfaseSutil"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>jan.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rStyle w:val="nfaseSutil"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2002.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00992A82" w:rsidP="00686D49">
+    <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00120E69" w:rsidRDefault="00992A82" w:rsidP="00686D49">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33588DCB" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00120E69" w:rsidRDefault="00000000" w:rsidP="00686D49">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ROCKE, Hans; ROSS, Johanna C. Online catalogs for and by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>librar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ians</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Technical Services Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Greeley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120E69">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>v. 2, n. 3/4, p. 1-9, Spring/Summer 1985.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00120E69" w:rsidRDefault="00992A82" w:rsidP="00686D49">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C8895F" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="SemEspaamento"/>
+      <w:r w:rsidRPr="00120E69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t>Technical Services Quarterly</w:t>
+        <w:t xml:space="preserve">SEKEFF, Gisela. </w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, Greeley</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">SEKEFF, Gisela. O emprego dos sonhos. </w:t>
+        <w:t xml:space="preserve">O emprego dos sonhos. </w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Domingo</w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, Rio de Janeiro, ano 26, n. 1344, p. 30-36, 3 fev. 2002.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00992A82" w:rsidP="00686D49">
+    <w:p w14:paraId="049F31CB" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00992A82" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
+    <w:p w14:paraId="395EB1A3" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00000000" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">SILVA, M. M. L. Crimes da era digital. </w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Net</w:t>
       </w:r>
       <w:r w:rsidRPr="00686D49">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, Rio de Janeiro, nov. 1998. Seção Ponto de Vista. Disponível em: http://www.brazilnet.com.br/contexts/brasilrevistas.htm. Acesso em: 28 nov. 1998.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00992A82" w:rsidP="00686D49">
+    <w:p w14:paraId="53128261" w14:textId="77777777" w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidRDefault="00992A82" w:rsidP="00686D49">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rStyle w:val="nfaseSutil"/>
           <w:i w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00992A82" w:rsidRPr="00686D49" w:rsidSect="00B52E26">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="0" w:footer="215" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FA1FED" w:rsidRDefault="00FA1FED">
+    <w:p w14:paraId="67813D79" w14:textId="77777777" w:rsidR="00594C20" w:rsidRDefault="00594C20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FA1FED" w:rsidRDefault="00FA1FED">
+    <w:p w14:paraId="42CB59C7" w14:textId="77777777" w:rsidR="00594C20" w:rsidRDefault="00594C20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1078,144 +1148,175 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00992A82" w:rsidRDefault="00992A82">
+  <w:p w14:paraId="62486C05" w14:textId="77777777" w:rsidR="00992A82" w:rsidRDefault="00992A82">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00992A82" w:rsidRDefault="00992A82">
+  <w:p w14:paraId="4101652C" w14:textId="77777777" w:rsidR="00992A82" w:rsidRDefault="00992A82">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="521FB33F" w14:textId="77777777" w:rsidR="001A127B" w:rsidRPr="001A127B" w:rsidRDefault="001A127B" w:rsidP="001A127B">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="001A127B">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">2º CONECTA AFYA – Exposição Universitária de Ciência, Cultura, Empreendedorismo e Inovação | PROPPEXI </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="13EAC2FD" w14:textId="059115E6" w:rsidR="7A6796A2" w:rsidRPr="001A127B" w:rsidRDefault="7A6796A2" w:rsidP="7A6796A2">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:rPr>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FA1FED" w:rsidRDefault="00FA1FED">
+    <w:p w14:paraId="3E6ECA19" w14:textId="77777777" w:rsidR="00594C20" w:rsidRDefault="00594C20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FA1FED" w:rsidRDefault="00FA1FED">
+    <w:p w14:paraId="6BBDEEB9" w14:textId="77777777" w:rsidR="00594C20" w:rsidRDefault="00594C20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00992A82" w:rsidRDefault="00992A82">
+  <w:p w14:paraId="4B99056E" w14:textId="77777777" w:rsidR="00992A82" w:rsidRDefault="00992A82">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00992A82" w:rsidRDefault="00992A82">
+  <w:p w14:paraId="1299C43A" w14:textId="77777777" w:rsidR="00992A82" w:rsidRDefault="00992A82">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00992A82" w:rsidRDefault="00B52E26" w:rsidP="00B52E26">
+  <w:p w14:paraId="1FC39945" w14:textId="4394BDB9" w:rsidR="00992A82" w:rsidRDefault="00120E69" w:rsidP="00B52E26">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:left="-1701"/>
     </w:pPr>
-    <w:r w:rsidRPr="0072690C">
-[...1 lines deleted...]
-        <w:lang w:val="pt-BR"/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="761EFF23" wp14:editId="1E2EE331">
-          <wp:extent cx="7753350" cy="1170940"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F40938B" wp14:editId="03C90A46">
+          <wp:extent cx="7794744" cy="1143000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2009407155" name="Imagem 11"/>
+          <wp:docPr id="417211153" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 34"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7995838" cy="1207561"/>
+                    <a:ext cx="7818298" cy="1146454"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="047077E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D68085D4"/>
@@ -2679,58 +2780,65 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00992A82"/>
+    <w:rsid w:val="00120E69"/>
+    <w:rsid w:val="001A127B"/>
+    <w:rsid w:val="00594C20"/>
     <w:rsid w:val="005D4551"/>
     <w:rsid w:val="00686D49"/>
     <w:rsid w:val="008D5DC9"/>
+    <w:rsid w:val="009661D5"/>
     <w:rsid w:val="00992A82"/>
     <w:rsid w:val="00B52E26"/>
+    <w:rsid w:val="00B843CB"/>
     <w:rsid w:val="00B97B00"/>
     <w:rsid w:val="00DE7F24"/>
     <w:rsid w:val="00FA1FED"/>
+    <w:rsid w:val="1037DA67"/>
+    <w:rsid w:val="7A6796A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A71895C"/>
@@ -15209,55 +15317,55 @@
         <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:beforeLines="100" w:afterLines="50" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="2520"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <a:themeElements>
     <a:clrScheme name="">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15393,51 +15501,51 @@
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>706</Words>
-  <Characters>3815</Characters>
+  <Words>690</Words>
+  <Characters>3727</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4512</CharactersWithSpaces>
+  <CharactersWithSpaces>4409</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Carlos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1048576</cp:version>
 </cp:coreProperties>
 </file>