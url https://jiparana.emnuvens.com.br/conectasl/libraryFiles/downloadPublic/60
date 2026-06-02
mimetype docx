--- v0 (2025-10-13)
+++ v1 (2026-06-02)
@@ -1,86 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003F4B03" w:rsidRDefault="003F4B03">
+    <w:p w:rsidR="003F4B03" w:rsidRDefault="003F4B03" w14:paraId="672A6659" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="005B664E">
+    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="005B664E" w14:paraId="09E0DA53" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>TEMPLATE - RESUMO SIMPLES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="00CB0EE8">
+    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="00CB0EE8" w14:paraId="0A37501D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ttulo11"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="00000000" w14:paraId="6AF64979" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ttulo11"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Potencial</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>agronômico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
@@ -135,2611 +136,2332 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>revisão</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>da</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>literatura</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="00CB0EE8">
+    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="00CB0EE8" w14:paraId="5DAB6C7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="00000000">
+    <w:p w:rsidRPr="00FB7112" w:rsidR="00FB7112" w:rsidP="00FB7112" w:rsidRDefault="00FB7112" w14:paraId="4F94AE5C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...148 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidRPr="00FB7112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>João da Silva¹, Maria Oliveira², Ana Pereira³</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="00CB0EE8">
+    <w:p w:rsidRPr="00FB7112" w:rsidR="00FB7112" w:rsidP="00FB7112" w:rsidRDefault="00FB7112" w14:paraId="15F1DA2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="00000000">
-[...420 lines deleted...]
-    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="00CB0EE8">
+    <w:p w:rsidRPr="00FB7112" w:rsidR="00FB7112" w:rsidP="00FB7112" w:rsidRDefault="00FB7112" w14:paraId="3168902B" w14:textId="30AF9F59">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>¹Acadêmico</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) do curso de Medicina – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Afya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Centro Universitário de Ji-Paraná, Ji-Paraná, Rondônia, Brasil.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="00000000">
+    <w:p w:rsidRPr="00FB7112" w:rsidR="00FB7112" w:rsidP="00FB7112" w:rsidRDefault="00FB7112" w14:paraId="3A9D9BB2" w14:textId="5D0C01D8">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>²Acadêmico</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) do curso de Medicina Veterinária – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Afya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Centro Universitário de Ji-Paraná, Ji-Paraná, Rondônia, Brasil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB0EE8" w:rsidP="00FB7112" w:rsidRDefault="00FB7112" w14:paraId="6A05A809" w14:textId="4B6AD8CD">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>³Docente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> orientador(a) do curso de Medicina – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Afya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB7112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Centro Universitário de Ji-Paraná, Ji-Paraná, Rondônia, Brasil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB7112" w:rsidRDefault="00FB7112" w14:paraId="55AEAB3F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="00000000" w14:paraId="02135531" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Introdução: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A diversidade populacional de frutíferas na região Amazônica apresenta um nobre valor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>agregado ao potencial mercadológico do país, devido às composições químicas que fortalecem os</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>elementos nutracêuticos. Essas espécies de frutas nativas desempenham</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>importante papel na alimentação humana, tendo em vista a contribuição de suas características</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fitoquímicas à saúde, além disso, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a grande maioria fazem</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parte da cadeia alimentar dos animais. Algumas espécies são citadas em maior frequência, sendo elas: a pupunha, o camu- camu,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cubiu e o araçá-boi, que quando são melhoradas geneticamente e recebem o manejo adequado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>possuem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>potencial agronômico a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ser explorado. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Objetivos: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O presente estudo propõe desenvolver uma revisão bibliográfica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sobre o melhoramento genético de frutíferas nativas da Amazônia e evidenciar as características </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-58"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>flora</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>regional que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>proporciona um notável</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">potencial agronômico. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metologia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Este</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-27"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>estudo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-21"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>foi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-23"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>realizado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-21"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>através</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-22"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-22"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-22"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>revisão</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-21"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>integrativa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-24"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>literatura.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-21"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>levantamento</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">artigos </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-58"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>foi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> realizado nos principais periódicos indexados na base de dados SciELO, Google Acadêmico e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>páginas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INPA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EMBRAPA,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>utilizando-se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">descritores: Frutíferas nativas, Amazônia e potencial agronômico, correspondentes ao idioma do banco de dados consultado. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Através deste estudo, no primeiro momento utilizamos os operadores booleanos, foram localizados 780 artigos de acordo com os critérios de inclusão e que possuíam as palvras chaves utilizadas, entretanto, desse total, apenas 12 artigos possuíam relação direta com os objetivos propostos nesta pesquisa. Segundo a avaliação dos cenários histórico-culturais, a maioria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dos frutos silvestres, devido suas características organolépticas, não eram de grande estima pelos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>exploradores</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>europeus,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pelo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contrário,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>alguns</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eram</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>associados</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>erroneamente</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>causa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enfermidades.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Não</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>obstante,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cabe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ressaltar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>estes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mesmos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>frutos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>após</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>processos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>domesticação, garantiram o seu espaço na mesa dos consumidores e revelaram características</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>biológicas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>estimulam a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>comercialização</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>larga</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">escala. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Considerações</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">finais: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O potencial agronômico a ser explorado na região Amazônica depende de estudos que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>investiguem as características comerciais que são capazes de incentivar a seleção de indivíduos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>superiores para a indústria alimentícia e farmacêutica. Nesse sentido, a criação de bancos de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>germoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>situ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>situ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>são</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>grande</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>importância</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>garantir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>preservação</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">potenciais biológicos disponíveis na região Amazônia. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00FB7112" w:rsidRDefault="00FB7112" w14:paraId="44649465" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB0EE8" w:rsidRDefault="00000000" w14:paraId="4585C4ED" w14:textId="074D87EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="45DF6E26" w:rsidR="45DF6E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Palavras-Chave:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="45DF6E26" w:rsidR="45DF6E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Frutíferas nativas. Amazônia. Potencial agronômico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="45DF6E26" w:rsidP="45DF6E26" w:rsidRDefault="45DF6E26" w14:paraId="57CA3D0C" w14:textId="24473FF4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="45DF6E26" w:rsidP="45DF6E26" w:rsidRDefault="45DF6E26" w14:paraId="024436A7" w14:textId="4A9C2B98">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="45DF6E26" w:rsidP="45DF6E26" w:rsidRDefault="45DF6E26" w14:paraId="2794354D" w14:textId="294BE061">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="45DF6E26" w:rsidP="45DF6E26" w:rsidRDefault="45DF6E26" w14:paraId="038FB681" w14:textId="2A522CA0">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="45DF6E26" w:rsidR="45DF6E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Introdução: A reestruturação da vida de mulheres vítimas de violência doméstica após o acionamento dos mecanismos judiciais e policiais envolve desafios complexos. Embora a Lei Maria da Penha ofereça uma robusta rede de proteção jurídica emergencial, a efetiva e duradoura liberdade da vítima é frequentemente obstruída pela dependência econômica, fator que a mantém vulnerável e propensa a retornar ao ciclo de abuso institucional ou familiar. Objetivos: O presente estudo propõe analisar a relevância da independência financeira e do apoio institucional contínuo como fatores determinantes para o rompimento definitivo do ciclo de violência de gênero decorrente da subordinação econômica. Metodologia: Este estudo foi realizado por meio de uma reflexão teórica e análise crítica desenvolvida no âmbito da Clínica de Direitos Humanos, focando na transição entre o acolhimento emergencial e as garantias de reconstrução da dignidade da pessoa humana. Resultados: Observa-se que a proteção jurídica isolada mostra-se insuficiente se desacompanhada de mecanismos estruturais de subsistência. A real superação do cenário de violência depende diretamente da implementação de políticas públicas direcionadas, voltadas ao fomento do empreendedorismo feminino, à capacitação 2º CONECTA AFYA – Exposição Universitária de Ciência, Cultura, Empreendedorismo e Inovação | PROPPEXI profissional e ao suporte psicológico continuado. Considerações finais: Conclui-se que o restabelecimento da autonomia socioeconômica das vítimas é o caminho fundamental para a superação do trauma e para a prevenção eficaz do feminicídio e da reincidência criminal. A união entre o suporte jurídico e estratégias práticas de geração de renda garante que a mulher possa reescrever sua história com real dignidade e segurança.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CB0EE8" w:rsidSect="003F1DDD">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BF04AF" w:rsidRDefault="00BF04AF">
+    <w:p w:rsidR="00FE01A8" w:rsidRDefault="00FE01A8" w14:paraId="23BDBA70" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BF04AF" w:rsidRDefault="00BF04AF">
+    <w:p w:rsidR="00FE01A8" w:rsidRDefault="00FE01A8" w14:paraId="3F6B7C8E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00FB7112" w:rsidR="2EFCE37F" w:rsidP="2EFCE37F" w:rsidRDefault="00FB7112" w14:paraId="6445D995" w14:textId="0DFB10A1">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00FB7112">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>2º CONECTA AFYA – Exposição Universitária de Ciência, Cultura, Empreendedorismo e Inovação</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FB7112">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | PROPPEXI </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BF04AF" w:rsidRDefault="00BF04AF">
+    <w:p w:rsidR="00FE01A8" w:rsidRDefault="00FE01A8" w14:paraId="314734A2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BF04AF" w:rsidRDefault="00BF04AF">
+    <w:p w:rsidR="00FE01A8" w:rsidRDefault="00FE01A8" w14:paraId="0617D55A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00CB0EE8" w:rsidRDefault="003F4B03">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00CB0EE8" w:rsidRDefault="001E3271" w14:paraId="5A39BBE3" w14:textId="3804469A">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:left="-1701"/>
     </w:pPr>
-    <w:r w:rsidRPr="0072690C">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="761EFF23" wp14:editId="1E2EE331">
-[...2 lines deleted...]
-          <wp:docPr id="95925698" name="Imagem 11"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01A62ED9" wp14:editId="6C866CFF">
+          <wp:extent cx="7729788" cy="1133475"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+          <wp:docPr id="1391887138" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 34"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7861774" cy="1173149"/>
+                    <a:ext cx="7745261" cy="1135744"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB0EE8"/>
     <w:rsid w:val="00192F3C"/>
+    <w:rsid w:val="001E3271"/>
     <w:rsid w:val="003349EC"/>
     <w:rsid w:val="003F1DDD"/>
     <w:rsid w:val="003F4B03"/>
     <w:rsid w:val="0046512D"/>
     <w:rsid w:val="005B664E"/>
     <w:rsid w:val="005D4551"/>
+    <w:rsid w:val="009661D5"/>
     <w:rsid w:val="00BF04AF"/>
     <w:rsid w:val="00CB0EE8"/>
     <w:rsid w:val="00DE7F24"/>
     <w:rsid w:val="00DF2DD1"/>
+    <w:rsid w:val="00FB7112"/>
+    <w:rsid w:val="00FE01A8"/>
+    <w:rsid w:val="0964FEF6"/>
+    <w:rsid w:val="1A237585"/>
+    <w:rsid w:val="2EFCE37F"/>
+    <w:rsid w:val="365A480D"/>
+    <w:rsid w:val="36F9485A"/>
+    <w:rsid w:val="3FA0956F"/>
+    <w:rsid w:val="45DF6E26"/>
+    <w:rsid w:val="712E3476"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="57D9AE6B"/>
   <w15:docId w15:val="{D88A1A72-AE4C-48A9-9751-9393AE11A3DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2895,52 +2617,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3007,579 +2729,579 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="34"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo7Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo8Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+  <w:style w:type="character" w:styleId="Fontepargpadro" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+  <w:style w:type="table" w:styleId="Tabelanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+  <w:style w:type="numbering" w:styleId="Semlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+  <w:style w:type="character" w:styleId="Ttulo1Char" w:customStyle="1">
     <w:name w:val="Título 1 Char"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+  <w:style w:type="character" w:styleId="Ttulo2Char" w:customStyle="1">
     <w:name w:val="Título 2 Char"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="34"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+  <w:style w:type="character" w:styleId="Ttulo3Char" w:customStyle="1">
     <w:name w:val="Título 3 Char"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+  <w:style w:type="character" w:styleId="Ttulo4Char" w:customStyle="1">
     <w:name w:val="Título 4 Char"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
+  <w:style w:type="character" w:styleId="Ttulo5Char" w:customStyle="1">
     <w:name w:val="Título 5 Char"/>
     <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
+  <w:style w:type="character" w:styleId="Ttulo6Char" w:customStyle="1">
     <w:name w:val="Título 6 Char"/>
     <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
+  <w:style w:type="character" w:styleId="Ttulo7Char" w:customStyle="1">
     <w:name w:val="Título 7 Char"/>
     <w:link w:val="Ttulo7"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
+  <w:style w:type="character" w:styleId="Ttulo8Char" w:customStyle="1">
     <w:name w:val="Título 8 Char"/>
     <w:link w:val="Ttulo8"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
+  <w:style w:type="character" w:styleId="Ttulo9Char" w:customStyle="1">
     <w:name w:val="Título 9 Char"/>
     <w:link w:val="Ttulo9"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TtuloChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
+  <w:style w:type="character" w:styleId="TtuloChar" w:customStyle="1">
     <w:name w:val="Título Char"/>
     <w:link w:val="Ttulo"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubttuloChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
+  <w:style w:type="character" w:styleId="SubttuloChar" w:customStyle="1">
     <w:name w:val="Subtítulo Char"/>
     <w:link w:val="Subttulo"/>
     <w:uiPriority w:val="11"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citao">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitaoChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
+  <w:style w:type="character" w:styleId="CitaoChar" w:customStyle="1">
     <w:name w:val="Citação Char"/>
     <w:link w:val="Citao"/>
     <w:uiPriority w:val="29"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CitaoIntensa">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitaoIntensaChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+        <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="5"/>
+        <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="5"/>
+        <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoIntensaChar">
+  <w:style w:type="character" w:styleId="CitaoIntensaChar" w:customStyle="1">
     <w:name w:val="Citação Intensa Char"/>
     <w:link w:val="CitaoIntensa"/>
     <w:uiPriority w:val="30"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="7143"/>
         <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
     <w:name w:val="Cabeçalho Char"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="7143"/>
         <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Legenda">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="5B9BD5" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
     <w:name w:val="Rodapé Char"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
+  <w:style w:type="table" w:styleId="TableGridLight" w:customStyle="1">
     <w:name w:val="Table Grid Light"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:top w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="SimplesTabela1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:top w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -3592,170 +3314,170 @@
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SimplesTabela2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SimplesTabela3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
@@ -3822,3044 +3544,3044 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabelaSimples5">
     <w:name w:val="Plain Table 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
-[...1 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:left w:val="single" w:color="404040" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade1Clara">
     <w:name w:val="Grid Table 1 Light"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:top w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:bottom w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
+          <w:top w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent1" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:top w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9EC4E6" w:themeColor="accent1" w:themeTint="95"/>
+          <w:bottom w:val="single" w:color="9EC4E6" w:themeColor="accent1" w:themeTint="95" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
+          <w:top w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent2" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:top w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B286" w:themeColor="accent2" w:themeTint="95"/>
+          <w:bottom w:val="single" w:color="F4B286" w:themeColor="accent2" w:themeTint="95" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
+          <w:top w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent3" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:top w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CACACA" w:themeColor="accent3" w:themeTint="95"/>
+          <w:bottom w:val="single" w:color="CACACA" w:themeColor="accent3" w:themeTint="95" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
+          <w:top w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent4" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:top w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFDA6A" w:themeColor="accent4" w:themeTint="95"/>
+          <w:bottom w:val="single" w:color="FFDA6A" w:themeColor="accent4" w:themeTint="95" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
+          <w:top w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent5" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:top w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="91ACDC" w:themeColor="accent5" w:themeTint="95"/>
+          <w:bottom w:val="single" w:color="91ACDC" w:themeColor="accent5" w:themeTint="95" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
+          <w:top w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent6" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:top w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="AAD190" w:themeColor="accent6" w:themeTint="95"/>
+          <w:bottom w:val="single" w:color="AAD190" w:themeColor="accent6" w:themeTint="95" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:top w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade2">
     <w:name w:val="Grid Table 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:bottom w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
+  <w:style w:type="table" w:styleId="GridTable2-Accent1" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:bottom w:val="single" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
+  <w:style w:type="table" w:styleId="GridTable2-Accent2" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
+  <w:style w:type="table" w:styleId="GridTable2-Accent3" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
+  <w:style w:type="table" w:styleId="GridTable2-Accent4" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
+  <w:style w:type="table" w:styleId="GridTable2-Accent5" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
+  <w:style w:type="table" w:styleId="GridTable2-Accent6" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade3">
     <w:name w:val="Grid Table 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:bottom w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
+  <w:style w:type="table" w:styleId="GridTable3-Accent1" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:bottom w:val="single" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
+  <w:style w:type="table" w:styleId="GridTable3-Accent2" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
+  <w:style w:type="table" w:styleId="GridTable3-Accent3" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
+  <w:style w:type="table" w:styleId="GridTable3-Accent4" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
+  <w:style w:type="table" w:styleId="GridTable3-Accent5" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
+  <w:style w:type="table" w:styleId="GridTable3-Accent6" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade4">
     <w:name w:val="Grid Table 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:top w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
+  <w:style w:type="table" w:styleId="GridTable4-Accent1" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:top w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:top w:val="single" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:top w:val="single" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DEEBF6" w:themeColor="accent1" w:themeTint="32" w:fill="DEEBF6" w:themeFill="accent1" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DEEBF6" w:themeColor="accent1" w:themeTint="32" w:fill="DEEBF6" w:themeFill="accent1" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
+  <w:style w:type="table" w:styleId="GridTable4-Accent2" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:top w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:top w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:top w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
+  <w:style w:type="table" w:styleId="GridTable4-Accent3" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:top w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
+  <w:style w:type="table" w:styleId="GridTable4-Accent4" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:top w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:top w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:top w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
+  <w:style w:type="table" w:styleId="GridTable4-Accent5" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:top w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
+  <w:style w:type="table" w:styleId="GridTable4-Accent6" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:top w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade5Escura">
     <w:name w:val="Grid Table 5 Dark"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent1" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark- Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B3D0EB" w:themeColor="accent1" w:themeTint="75" w:fill="B3D0EB" w:themeFill="accent1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B3D0EB" w:themeColor="accent1" w:themeTint="75" w:fill="B3D0EB" w:themeFill="accent1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent2" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F6C3A0" w:themeColor="accent2" w:themeTint="75" w:fill="F6C3A0" w:themeFill="accent2" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F6C3A0" w:themeColor="accent2" w:themeTint="75" w:fill="F6C3A0" w:themeFill="accent2" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent3" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D5D5D5" w:themeColor="accent3" w:themeTint="75" w:fill="D5D5D5" w:themeFill="accent3" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D5D5D5" w:themeColor="accent3" w:themeTint="75" w:fill="D5D5D5" w:themeFill="accent3" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent4" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark- Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFE28A" w:themeColor="accent4" w:themeTint="75" w:fill="FFE28A" w:themeFill="accent4" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFE28A" w:themeColor="accent4" w:themeTint="75" w:fill="FFE28A" w:themeFill="accent4" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent5" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="A9BEE4" w:themeColor="accent5" w:themeTint="75" w:fill="A9BEE4" w:themeFill="accent5" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="A9BEE4" w:themeColor="accent5" w:themeTint="75" w:fill="A9BEE4" w:themeFill="accent5" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent6" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -6868,511 +6590,511 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BCDBA8" w:themeColor="accent6" w:themeTint="75" w:fill="BCDBA8" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BCDBA8" w:themeColor="accent6" w:themeTint="75" w:fill="BCDBA8" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade6Colorida">
     <w:name w:val="Grid Table 6 Colorful"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent1" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent2" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:top w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent3" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent4" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:top w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent5" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:top w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent6" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
@@ -7386,1901 +7108,1901 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade7Colorida">
     <w:name w:val="Grid Table 7 Colorful"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent1" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent2" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent3" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent4" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent5" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent6" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista1Clara">
     <w:name w:val="List Table 1 Light"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
+  <w:style w:type="table" w:styleId="ListTable1Light-Accent1" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
+  <w:style w:type="table" w:styleId="ListTable1Light-Accent2" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="ED7D31" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
+  <w:style w:type="table" w:styleId="ListTable1Light-Accent3" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="A5A5A5" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
+  <w:style w:type="table" w:styleId="ListTable1Light-Accent4" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
+  <w:style w:type="table" w:styleId="ListTable1Light-Accent5" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="4472C4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
+  <w:style w:type="table" w:styleId="ListTable1Light-Accent6" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="70AD47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista2">
     <w:name w:val="List Table 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:top w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
+  <w:style w:type="table" w:styleId="ListTable2-Accent1" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:top w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
+  <w:style w:type="table" w:styleId="ListTable2-Accent2" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:top w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
+  <w:style w:type="table" w:styleId="ListTable2-Accent3" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:top w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
+  <w:style w:type="table" w:styleId="ListTable2-Accent4" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:top w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
+  <w:style w:type="table" w:styleId="ListTable2-Accent5" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:top w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
+  <w:style w:type="table" w:styleId="ListTable2-Accent6" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:top w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -9290,587 +9012,587 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista3">
     <w:name w:val="List Table 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent1" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
-[...5 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent2" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:top w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
-[...5 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
+          <w:top w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent3" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:top w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
-[...5 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
+          <w:top w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent4" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:top w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
-[...5 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
+          <w:top w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent5" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:top w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
-[...5 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
+          <w:top w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent6" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:top w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:top w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista4">
     <w:name w:val="List Table 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
@@ -9882,66 +9604,66 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
+  <w:style w:type="table" w:styleId="ListTable4-Accent1" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:top w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
@@ -9953,66 +9675,66 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
+  <w:style w:type="table" w:styleId="ListTable4-Accent2" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:top w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
@@ -10024,66 +9746,66 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
+  <w:style w:type="table" w:styleId="ListTable4-Accent3" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:top w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
@@ -10095,66 +9817,66 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
+  <w:style w:type="table" w:styleId="ListTable4-Accent4" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:top w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
@@ -10166,66 +9888,66 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
+  <w:style w:type="table" w:styleId="ListTable4-Accent5" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:top w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
@@ -10237,66 +9959,66 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
+  <w:style w:type="table" w:styleId="ListTable4-Accent6" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:top w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="ADD394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
@@ -10319,1273 +10041,1273 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista5Escura">
     <w:name w:val="List Table 5 Dark"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
+  <w:style w:type="table" w:styleId="ListTable5Dark-Accent1" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="32" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
+  <w:style w:type="table" w:styleId="ListTable5Dark-Accent2" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:top w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
+  <w:style w:type="table" w:styleId="ListTable5Dark-Accent3" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:top w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
+  <w:style w:type="table" w:styleId="ListTable5Dark-Accent4" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:top w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
+  <w:style w:type="table" w:styleId="ListTable5Dark-Accent5" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:top w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
+  <w:style w:type="table" w:styleId="ListTable5Dark-Accent6" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:top w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista6Colorida">
     <w:name w:val="List Table 6 Colorful"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent1" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent2" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:top w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:top w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent3" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:top w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:top w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent4" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:top w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:top w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent5" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:top w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:top w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent6" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:top w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:top w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
@@ -11593,838 +11315,838 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista7Colorida">
     <w:name w:val="List Table 7 Colorful"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent1" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent2" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent3" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent4" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent5" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent6" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
+  <w:style w:type="table" w:styleId="Lined-Accent" w:customStyle="1">
     <w:name w:val="Lined - Accent"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
@@ -12478,51 +12200,51 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
+  <w:style w:type="table" w:styleId="Lined-Accent1" w:customStyle="1">
     <w:name w:val="Lined - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
@@ -12576,51 +12298,51 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBDFF1" w:themeColor="accent1" w:themeTint="50" w:fill="CBDFF1" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBDFF1" w:themeColor="accent1" w:themeTint="50" w:fill="CBDFF1" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
+  <w:style w:type="table" w:styleId="Lined-Accent2" w:customStyle="1">
     <w:name w:val="Lined - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
@@ -12674,51 +12396,51 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
+  <w:style w:type="table" w:styleId="Lined-Accent3" w:customStyle="1">
     <w:name w:val="Lined - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
@@ -12772,51 +12494,51 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
+  <w:style w:type="table" w:styleId="Lined-Accent4" w:customStyle="1">
     <w:name w:val="Lined - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
@@ -12870,51 +12592,51 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
+  <w:style w:type="table" w:styleId="Lined-Accent5" w:customStyle="1">
     <w:name w:val="Lined - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
@@ -12968,51 +12690,51 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
+  <w:style w:type="table" w:styleId="Lined-Accent6" w:customStyle="1">
     <w:name w:val="Lined - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
@@ -13066,73 +12788,73 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
+  <w:style w:type="table" w:styleId="BorderedLined-Accent" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:top w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
@@ -13172,73 +12894,73 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
+  <w:style w:type="table" w:styleId="BorderedLined-Accent1" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent1" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:top w:val="single" w:color="245A8D" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="245A8D" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="245A8D" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="245A8D" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="245A8D" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="245A8D" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
@@ -13278,73 +13000,73 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBDFF1" w:themeColor="accent1" w:themeTint="50" w:fill="CBDFF1" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBDFF1" w:themeColor="accent1" w:themeTint="50" w:fill="CBDFF1" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
+  <w:style w:type="table" w:styleId="BorderedLined-Accent2" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:top w:val="single" w:color="99460D" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="99460D" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="99460D" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="99460D" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="99460D" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="99460D" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
@@ -13384,73 +13106,73 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
+  <w:style w:type="table" w:styleId="BorderedLined-Accent3" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:top w:val="single" w:color="606060" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="606060" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="606060" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="606060" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="606060" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="606060" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
@@ -13490,73 +13212,73 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
+  <w:style w:type="table" w:styleId="BorderedLined-Accent4" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:top w:val="single" w:color="957000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="957000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="957000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="957000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="957000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="957000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
@@ -13596,73 +13318,73 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
+  <w:style w:type="table" w:styleId="BorderedLined-Accent5" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent5" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:top w:val="single" w:color="254175" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="254175" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="254175" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="254175" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="254175" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="254175" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
@@ -13702,73 +13424,73 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
+  <w:style w:type="table" w:styleId="BorderedLined-Accent6" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:top w:val="single" w:color="416429" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="416429" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="416429" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="416429" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="416429" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="416429" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
@@ -13808,678 +13530,678 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
+  <w:style w:type="table" w:styleId="Bordered" w:customStyle="1">
     <w:name w:val="Bordered"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:top w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
+          <w:top w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Bordered-Accent1" w:customStyle="1">
     <w:name w:val="Bordered - Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:top w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:color="5B9BD5" w:themeColor="accent1" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
+          <w:top w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Bordered-Accent2" w:customStyle="1">
     <w:name w:val="Bordered - Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:top w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:top w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
+          <w:top w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Bordered-Accent3" w:customStyle="1">
     <w:name w:val="Bordered - Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:top w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:top w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
+          <w:top w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="DADADA" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Bordered-Accent4" w:customStyle="1">
     <w:name w:val="Bordered - Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:top w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:top w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
+          <w:top w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFE598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Bordered-Accent5" w:customStyle="1">
     <w:name w:val="Bordered - Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:top w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:top w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="12" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="single" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
-[...7 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
+          <w:top w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Bordered-Accent6" w:customStyle="1">
     <w:name w:val="Bordered - Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:top w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:top w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="12" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="single" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:top w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodenotaderodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
+  <w:style w:type="character" w:styleId="TextodenotaderodapChar" w:customStyle="1">
     <w:name w:val="Texto de nota de rodapé Char"/>
     <w:link w:val="Textodenotaderodap"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodenotadefim">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodenotadefimChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotadefimChar">
+  <w:style w:type="character" w:styleId="TextodenotadefimChar" w:customStyle="1">
     <w:name w:val="Texto de nota de fim Char"/>
     <w:link w:val="Textodenotadefim"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotadefim">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sumrio1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
     </w:pPr>
@@ -14584,172 +14306,171 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="SemEspaamento">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SemEspaamento1">
+  <w:style w:type="paragraph" w:styleId="SemEspaamento1" w:customStyle="1">
     <w:name w:val="Sem Espaçamento1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal2">
+  <w:style w:type="paragraph" w:styleId="Normal2" w:customStyle="1">
     <w:name w:val="Normal2"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Refdenotaderodap1">
+  <w:style w:type="character" w:styleId="Refdenotaderodap1" w:customStyle="1">
     <w:name w:val="Ref. de nota de rodapé1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Forte1">
+  <w:style w:type="character" w:styleId="Forte1" w:customStyle="1">
     <w:name w:val="Forte1"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ttulo11">
+  <w:style w:type="paragraph" w:styleId="Ttulo11" w:customStyle="1">
     <w:name w:val="Título 11"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="581" w:hanging="241"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corpodetexto1">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto1" w:customStyle="1">
     <w:name w:val="Corpo de texto1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabrinaoliver.ssa@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabrinaoliver.ssa@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="New Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14916,58 +14637,51 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francisco Carlos da Silva</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Aline Cirilo Caldas</lastModifiedBy>
+  <revision>11</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>